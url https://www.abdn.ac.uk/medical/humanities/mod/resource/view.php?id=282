--- v0 (2026-02-17)
+++ v1 (2026-06-24)
@@ -112,114 +112,114 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Medical Humanities SSC choices </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15487430" w14:textId="77777777" w:rsidR="00542A99" w:rsidRPr="006E6DBD" w:rsidRDefault="00FB7C6C" w:rsidP="00542A99">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Alternative Project Proposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179E02EC" w14:textId="52105EB0" w:rsidR="00F57D48" w:rsidRPr="00311889" w:rsidRDefault="00571AD5" w:rsidP="00F57D48">
+    <w:p w14:paraId="179E02EC" w14:textId="13B6A608" w:rsidR="00F57D48" w:rsidRPr="00311889" w:rsidRDefault="00265F05" w:rsidP="00F57D48">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="1F497D"/>
         </w:rPr>
-        <w:t>25-26</w:t>
+        <w:t>26-27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23E2D507" w14:textId="77777777" w:rsidR="00542A99" w:rsidRDefault="00542A99" w:rsidP="00542A99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50133759" w14:textId="7935416D" w:rsidR="009078C6" w:rsidRDefault="00FB3C52" w:rsidP="009078C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>This is an initial proposal and can be revised following discussion but p</w:t>
       </w:r>
       <w:r w:rsidR="00542A99">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>lease</w:t>
       </w:r>
       <w:r w:rsidR="003F6BE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> provide as much information as possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C3F27F4" w14:textId="77777777" w:rsidR="009078C6" w:rsidRDefault="009078C6" w:rsidP="00542A99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DEC6E37" w14:textId="75084627" w:rsidR="009078C6" w:rsidRPr="00FB7C6C" w:rsidRDefault="009078C6" w:rsidP="009078C6">
+    <w:p w14:paraId="6DEC6E37" w14:textId="2FD47C26" w:rsidR="009078C6" w:rsidRPr="00FB7C6C" w:rsidRDefault="009078C6" w:rsidP="009078C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB7C6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Please return your completed </w:t>
       </w:r>
       <w:r w:rsidR="00571AD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">initial </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB7C6C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t>proposal form by</w:t>
       </w:r>
       <w:r w:rsidR="00571AD5">
         <w:rPr>
@@ -271,56 +271,56 @@
           <w:bCs/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00441B2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00571AD5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">June </w:t>
       </w:r>
       <w:r w:rsidR="00101B2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00571AD5">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00265F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E619F7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D36397">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D36397" w:rsidRPr="00D36397">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">You will be informed if you need to </w:t>
       </w:r>
       <w:r w:rsidR="000209EC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
@@ -856,70 +856,70 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F57D48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">suitable supervisor may be organised in liaison with SSC </w:t>
       </w:r>
       <w:r w:rsidR="0029623F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Coordinator</w:t>
       </w:r>
       <w:r w:rsidR="00F57D48">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10432" w:type="dxa"/>
+        <w:tblW w:w="10507" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="1F497D"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10432"/>
+        <w:gridCol w:w="10507"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB7C6C" w:rsidRPr="00DE04F8" w14:paraId="44768F80" w14:textId="77777777" w:rsidTr="00BC29D6">
+      <w:tr w:rsidR="00FB7C6C" w:rsidRPr="00DE04F8" w14:paraId="44768F80" w14:textId="77777777" w:rsidTr="006136EB">
         <w:trPr>
-          <w:trHeight w:val="1914"/>
+          <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10432" w:type="dxa"/>
+            <w:tcW w:w="10507" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14BDDBCD" w14:textId="77777777" w:rsidR="00FB7C6C" w:rsidRDefault="00FB7C6C" w:rsidP="00B75375">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="52A5FA0C" w14:textId="77777777" w:rsidR="00FB7C6C" w:rsidRPr="00DE04F8" w:rsidRDefault="00FB7C6C" w:rsidP="00B75375">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="136C05FB" w14:textId="77777777" w:rsidR="00F61D55" w:rsidRPr="00DE04F8" w:rsidRDefault="00BC29D6" w:rsidP="00542A99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
@@ -1415,58 +1415,58 @@
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="15F3D1E8" w14:textId="77777777" w:rsidR="00332114" w:rsidRDefault="00332114" w:rsidP="00332114">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="D9D9D9"/>
       </w:pBdr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
@@ -2005,68 +2005,72 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00917FD9"/>
     <w:rsid w:val="000161D5"/>
     <w:rsid w:val="000209EC"/>
     <w:rsid w:val="0003108D"/>
     <w:rsid w:val="000469D9"/>
     <w:rsid w:val="00101B2F"/>
     <w:rsid w:val="00117DC9"/>
     <w:rsid w:val="001319CF"/>
     <w:rsid w:val="0014115B"/>
+    <w:rsid w:val="00170451"/>
     <w:rsid w:val="00216207"/>
+    <w:rsid w:val="00265F05"/>
     <w:rsid w:val="0029623F"/>
     <w:rsid w:val="002A72E4"/>
     <w:rsid w:val="002D1607"/>
     <w:rsid w:val="00311889"/>
     <w:rsid w:val="00313C00"/>
     <w:rsid w:val="00332114"/>
     <w:rsid w:val="003D088E"/>
     <w:rsid w:val="003D7A90"/>
     <w:rsid w:val="003E2411"/>
     <w:rsid w:val="003F6BE6"/>
     <w:rsid w:val="00407703"/>
     <w:rsid w:val="00441B2B"/>
     <w:rsid w:val="00456792"/>
     <w:rsid w:val="00495D57"/>
     <w:rsid w:val="00542A99"/>
     <w:rsid w:val="00565CEB"/>
     <w:rsid w:val="00571AD5"/>
+    <w:rsid w:val="005F26EB"/>
+    <w:rsid w:val="006136EB"/>
     <w:rsid w:val="0065029C"/>
     <w:rsid w:val="00695115"/>
     <w:rsid w:val="006B08A0"/>
     <w:rsid w:val="006D5C9F"/>
     <w:rsid w:val="007F0CA9"/>
     <w:rsid w:val="00843D62"/>
     <w:rsid w:val="008549CE"/>
     <w:rsid w:val="0089317C"/>
     <w:rsid w:val="008E6489"/>
     <w:rsid w:val="009078C6"/>
     <w:rsid w:val="00917FD9"/>
     <w:rsid w:val="00993B2C"/>
     <w:rsid w:val="0099599D"/>
     <w:rsid w:val="009B336F"/>
     <w:rsid w:val="009F5493"/>
     <w:rsid w:val="00A831E1"/>
     <w:rsid w:val="00AE1C8F"/>
     <w:rsid w:val="00AE412B"/>
     <w:rsid w:val="00B07B0B"/>
     <w:rsid w:val="00B341E9"/>
     <w:rsid w:val="00B75375"/>
     <w:rsid w:val="00BC29D6"/>
     <w:rsid w:val="00C93752"/>
     <w:rsid w:val="00CA224D"/>
     <w:rsid w:val="00CC77D0"/>
@@ -2847,51 +2851,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>2</Pages>
   <Words>171</Words>
   <Characters>1057</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Aberdeen</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1226</CharactersWithSpaces>